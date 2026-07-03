--- v0 (2026-05-16)
+++ v1 (2026-07-03)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="00EB17BE" w14:textId="1FFE3722" w:rsidR="00FD3F34" w:rsidRPr="002A6A69" w:rsidRDefault="007342FE" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -544,74 +545,86 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
       <w:r w:rsidR="00EE085B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>there at first.</w:t>
       </w:r>
       <w:r w:rsidR="00EE085B" w:rsidRPr="00EE085B">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FB76C0" w14:textId="77777777" w:rsidR="00852D4D" w:rsidRPr="00CC3738" w:rsidRDefault="00852D4D" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C27FDFC" w14:textId="77777777" w:rsidR="00007DBE" w:rsidRPr="00CC3738" w:rsidRDefault="00007DBE" w:rsidP="00D35C92">
+    <w:p w14:paraId="5C27FDFC" w14:textId="1A1E9BBA" w:rsidR="00007DBE" w:rsidRPr="00CC3738" w:rsidRDefault="00007DBE" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The possibility for </w:t>
       </w:r>
       <w:r w:rsidR="00A73737">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>examination outside the examination period</w:t>
+        <w:t xml:space="preserve">examination </w:t>
+      </w:r>
+      <w:r w:rsidR="00903D34">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3738">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the examination period</w:t>
       </w:r>
       <w:r w:rsidR="0037170C" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A73737">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>applies</w:t>
       </w:r>
       <w:r w:rsidR="0037170C" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> only to</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> those students who </w:t>
       </w:r>
@@ -724,116 +737,188 @@
       <w:r w:rsidR="00A73737">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">be enough justification </w:t>
       </w:r>
       <w:r w:rsidR="00A73737">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for a practice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of fairness. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FE2C09" w14:textId="31C961EF" w:rsidR="00E73A77" w:rsidRPr="00CC3738" w:rsidRDefault="00E73A77" w:rsidP="00D35C92">
-[...7 lines deleted...]
-    <w:p w14:paraId="01EC03F5" w14:textId="027B9D94" w:rsidR="005C63FD" w:rsidRPr="00CC3738" w:rsidRDefault="009A4B90" w:rsidP="00D35C92">
+    <w:p w14:paraId="7025A784" w14:textId="77777777" w:rsidR="004468C1" w:rsidRDefault="004468C1" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4533668A" w14:textId="5E7C3322" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications are reviewed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>continuously</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; however, applicants will be informed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of the decision simultaneously after the application submission deadline via MODULO. Applicants will receive detailed written notification electronically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A530B1C" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EC03F5" w14:textId="48565517" w:rsidR="005C63FD" w:rsidRPr="00CC3738" w:rsidRDefault="009A4B90" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In r</w:t>
       </w:r>
       <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ecent years 25-50% of the submitted requests has been </w:t>
+        <w:t xml:space="preserve">ecent years </w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-50% of the submitted requests has been </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>approved</w:t>
       </w:r>
       <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> through the process. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">o appeal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">gainst the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>mindful</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision can be supported by the Dean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> since the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">approval </w:t>
       </w:r>
       <w:r w:rsidR="005C63FD" w:rsidRPr="00CC3738">
@@ -1214,162 +1299,162 @@
             </w:r>
             <w:r w:rsidR="00A00B0A" w:rsidRPr="00896ECE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>otal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6576F05F" w14:textId="74D10B5E" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="0077786F" w:rsidP="00D35C92">
+          <w:p w14:paraId="6576F05F" w14:textId="27444EF6" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="0077786F" w:rsidP="00D35C92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00450E3A">
+            <w:r w:rsidR="004468C1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF0521E" w14:textId="321AF83E" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="0077786F" w:rsidP="00D35C92">
+          <w:p w14:paraId="1EF0521E" w14:textId="03AB4648" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="0077786F" w:rsidP="00D35C92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="008F6710">
+            <w:r w:rsidR="004468C1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>87</w:t>
+              <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="048B0811" w14:textId="4E92A2D2" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="0077786F" w:rsidP="00D35C92">
+          <w:p w14:paraId="048B0811" w14:textId="2A757FCB" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="0077786F" w:rsidP="00D35C92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008F6710">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>532</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="004468C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="64C12C5F" w14:textId="5DB40F70" w:rsidR="00BD699B" w:rsidRPr="00896ECE" w:rsidRDefault="005D7E40" w:rsidP="00D35C92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -1453,51 +1538,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F6710" w:rsidRPr="008F6710">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r w:rsidRPr="008F6710">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> via MODULO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DEDA783" w14:textId="77777777" w:rsidR="008F6710" w:rsidRPr="00CC3738" w:rsidRDefault="008F6710" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28F8C5B8" w14:textId="7AE2B968" w:rsidR="00BD699B" w:rsidRPr="00644E95" w:rsidRDefault="00A00B0A" w:rsidP="00D35C92">
+    <w:p w14:paraId="28F8C5B8" w14:textId="3CD74308" w:rsidR="00BD699B" w:rsidRPr="00644E95" w:rsidRDefault="00A00B0A" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00644E95">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00BD699B" w:rsidRPr="00644E95">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ubmission</w:t>
       </w:r>
       <w:r w:rsidRPr="00644E95">
@@ -1534,463 +1619,858 @@
       </w:r>
       <w:r w:rsidR="00640D71" w:rsidRPr="00644E95">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8:00 am</w:t>
       </w:r>
       <w:r w:rsidR="00640D71">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="00F45A1F" w:rsidRPr="00644E95">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>29 June</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92172">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
       <w:r w:rsidR="008F6710">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E95">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00644E95" w:rsidRPr="00644E95">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00640D71" w:rsidRPr="00644E95">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="000C252A">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00640D71" w:rsidRPr="00644E95">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F7B">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidR="00640D71" w:rsidRPr="00644E95">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>8 July</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6710">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644E95">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6710">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC5E148" w14:textId="4F0F6C70" w:rsidR="00BD699B" w:rsidRDefault="00BD699B" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examinations that are </w:t>
+      </w:r>
+      <w:r w:rsidR="003D430D" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permitted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the Dean can be taken </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6710" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between </w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 27</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> August</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92172" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6710" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only if the students agreed about the exact exam date with the instructors</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance</w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1" w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F01742" w14:textId="77777777" w:rsidR="004468C1" w:rsidRDefault="004468C1" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE0D04D" w14:textId="75E2EC0A" w:rsidR="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DO NOT submit the following requests through this platform</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. For information, please contact the</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F7B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anita Horpácsi at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00860F7B" w:rsidRPr="00D44E39">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>horpacsi.anita@sci.u-szeged.hu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="678A8E48" w14:textId="77777777" w:rsidR="00860F7B" w:rsidRPr="004468C1" w:rsidRDefault="00860F7B" w:rsidP="004468C1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA3F2EA" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Request for late course registration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAAC5C9" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Credit transfer request;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38729480" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tuition fee reduction request;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB7BC3B" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>enroll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in courses exceeding 45 credits;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BCF316" w14:textId="25D842B0" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Request for a passive semester;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C649B1" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="004468C1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Request related to an unsuccessful practical examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6948A9" w14:textId="77777777" w:rsidR="004468C1" w:rsidRPr="004468C1" w:rsidRDefault="004468C1" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44608543" w14:textId="77777777" w:rsidR="00BD699B" w:rsidRPr="00CC3738" w:rsidRDefault="00BD699B" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E529CA" w14:textId="205F964D" w:rsidR="00BD699B" w:rsidRPr="00CC3738" w:rsidRDefault="00F45A1F" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Szeged, </w:t>
+      </w:r>
+      <w:r w:rsidR="00846180">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="008F6710" w:rsidRPr="008F6710">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="008F6710">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53629">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009832EA">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="004468C1">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2276">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7E40">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
       <w:r w:rsidR="008F6710">
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-          <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00644E95">
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0020411F">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03810B0B" w14:textId="77777777" w:rsidR="00BD699B" w:rsidRPr="00CC3738" w:rsidRDefault="00BD699B" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0891649D" w14:textId="247E3AF8" w:rsidR="00BD699B" w:rsidRPr="00CC3738" w:rsidRDefault="00132757" w:rsidP="00D35C92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prof. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BD699B" w:rsidRPr="00CC3738">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Dr.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BD699B" w:rsidRPr="00CC3738">
+        <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...265 lines deleted...]
-        <w:t xml:space="preserve">Dr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Dezső Horváth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCD96AD" w14:textId="63BB6400" w:rsidR="00AF7DCB" w:rsidRDefault="00A00B0A" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00BD699B" w:rsidRPr="00CC3738">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ean</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061A5B2B" w14:textId="5E0CE56A" w:rsidR="00AF7DCB" w:rsidRDefault="00AF7DCB" w:rsidP="00D35C92">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF7DCB" w:rsidSect="00EB09C0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE167FD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5102216C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1284967696">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00945EB3"/>
     <w:rsid w:val="0000591A"/>
     <w:rsid w:val="00007DBE"/>
     <w:rsid w:val="0002055A"/>
     <w:rsid w:val="00033FBE"/>
     <w:rsid w:val="00066675"/>
     <w:rsid w:val="00070D39"/>
     <w:rsid w:val="000C252A"/>
     <w:rsid w:val="000D1422"/>
     <w:rsid w:val="000E4DD7"/>
     <w:rsid w:val="000E78DC"/>
     <w:rsid w:val="000E7B97"/>
     <w:rsid w:val="00107FEB"/>
@@ -2001,106 +2481,110 @@
     <w:rsid w:val="00151642"/>
     <w:rsid w:val="00184BD3"/>
     <w:rsid w:val="0019629D"/>
     <w:rsid w:val="001A1926"/>
     <w:rsid w:val="001E0598"/>
     <w:rsid w:val="002012EC"/>
     <w:rsid w:val="0020411F"/>
     <w:rsid w:val="002463C5"/>
     <w:rsid w:val="00254B34"/>
     <w:rsid w:val="00254E50"/>
     <w:rsid w:val="00257B2C"/>
     <w:rsid w:val="00257FAC"/>
     <w:rsid w:val="00293983"/>
     <w:rsid w:val="00297931"/>
     <w:rsid w:val="002A1046"/>
     <w:rsid w:val="002A6A69"/>
     <w:rsid w:val="0030479B"/>
     <w:rsid w:val="00306DBD"/>
     <w:rsid w:val="0033306A"/>
     <w:rsid w:val="003368DE"/>
     <w:rsid w:val="0034605C"/>
     <w:rsid w:val="0037170C"/>
     <w:rsid w:val="003D430D"/>
     <w:rsid w:val="004034E6"/>
     <w:rsid w:val="0043705B"/>
+    <w:rsid w:val="004468C1"/>
     <w:rsid w:val="00450E3A"/>
     <w:rsid w:val="004602B6"/>
     <w:rsid w:val="00460D99"/>
     <w:rsid w:val="004A02E2"/>
     <w:rsid w:val="004A33DA"/>
     <w:rsid w:val="004C59DE"/>
     <w:rsid w:val="004E04A3"/>
     <w:rsid w:val="00504BA9"/>
     <w:rsid w:val="00522467"/>
     <w:rsid w:val="00597E2C"/>
     <w:rsid w:val="005A441A"/>
     <w:rsid w:val="005B1F6E"/>
     <w:rsid w:val="005C0EF5"/>
     <w:rsid w:val="005C63FD"/>
     <w:rsid w:val="005C72A3"/>
     <w:rsid w:val="005D7361"/>
     <w:rsid w:val="005D7E40"/>
     <w:rsid w:val="005E419A"/>
     <w:rsid w:val="005F2276"/>
     <w:rsid w:val="00607EC1"/>
     <w:rsid w:val="006114FE"/>
     <w:rsid w:val="00627095"/>
     <w:rsid w:val="00640D71"/>
     <w:rsid w:val="00644E95"/>
     <w:rsid w:val="00671102"/>
     <w:rsid w:val="00691630"/>
     <w:rsid w:val="006A0CAC"/>
     <w:rsid w:val="006A6D99"/>
     <w:rsid w:val="006D1AEC"/>
     <w:rsid w:val="006F287E"/>
     <w:rsid w:val="00734218"/>
     <w:rsid w:val="007342FE"/>
     <w:rsid w:val="00735CAF"/>
     <w:rsid w:val="00747CBA"/>
     <w:rsid w:val="0075240F"/>
     <w:rsid w:val="00753812"/>
     <w:rsid w:val="0077786F"/>
     <w:rsid w:val="007B14D3"/>
     <w:rsid w:val="007D1DD7"/>
     <w:rsid w:val="007D71E9"/>
     <w:rsid w:val="007E4ED5"/>
     <w:rsid w:val="007E519F"/>
     <w:rsid w:val="007F2F35"/>
     <w:rsid w:val="00826FCA"/>
     <w:rsid w:val="0083096D"/>
     <w:rsid w:val="00846180"/>
     <w:rsid w:val="00852D4D"/>
+    <w:rsid w:val="00860F7B"/>
     <w:rsid w:val="00863710"/>
     <w:rsid w:val="00864BC6"/>
     <w:rsid w:val="00883E5E"/>
     <w:rsid w:val="00896ECE"/>
     <w:rsid w:val="008F6710"/>
+    <w:rsid w:val="00903D34"/>
     <w:rsid w:val="00912C5F"/>
     <w:rsid w:val="00944D3C"/>
     <w:rsid w:val="00945EB3"/>
     <w:rsid w:val="00946A81"/>
+    <w:rsid w:val="00970CA1"/>
     <w:rsid w:val="009778F8"/>
     <w:rsid w:val="009832EA"/>
     <w:rsid w:val="009A4B90"/>
     <w:rsid w:val="009D6A08"/>
     <w:rsid w:val="009E4C44"/>
     <w:rsid w:val="00A00B0A"/>
     <w:rsid w:val="00A118BD"/>
     <w:rsid w:val="00A34F6F"/>
     <w:rsid w:val="00A45F34"/>
     <w:rsid w:val="00A61F07"/>
     <w:rsid w:val="00A6250D"/>
     <w:rsid w:val="00A73737"/>
     <w:rsid w:val="00A74071"/>
     <w:rsid w:val="00A84E99"/>
     <w:rsid w:val="00AA756E"/>
     <w:rsid w:val="00AE30CE"/>
     <w:rsid w:val="00AF7DCB"/>
     <w:rsid w:val="00B00C3D"/>
     <w:rsid w:val="00B113E9"/>
     <w:rsid w:val="00B35422"/>
     <w:rsid w:val="00B50A92"/>
     <w:rsid w:val="00B53022"/>
     <w:rsid w:val="00B704D8"/>
     <w:rsid w:val="00B75B35"/>
     <w:rsid w:val="00B824C2"/>
@@ -2537,51 +3021,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Buborkszveg">
     <w:name w:val="Balloon Text"/>
@@ -2621,50 +3104,62 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML-kntformzottChar">
     <w:name w:val="HTML-ként formázott Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="HTML-kntformzott"/>
     <w:rsid w:val="00DC1596"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperhivatkozs">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005C63FD"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004468C1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="502205698">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="504322799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -2707,70 +3202,96 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="976569218">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1237857256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1282373727">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1520966471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horpacsi.anita@sci.u-szeged.hu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3034,68 +3555,75 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E2CEA09-D9E3-458D-9F5A-F7EBC19BB1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1745</Characters>
+  <Pages>2</Pages>
+  <Words>349</Words>
+  <Characters>2410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Cím</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Tájékoztató a dékáni méltányossági kérelmekhez</vt:lpstr>
       <vt:lpstr>Tájékoztató a dékáni méltányossági kérelmekhez</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1994</CharactersWithSpaces>
+  <CharactersWithSpaces>2754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tájékoztató a dékáni méltányossági kérelmekhez</dc:title>
   <dc:creator>Boa Anikó</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>